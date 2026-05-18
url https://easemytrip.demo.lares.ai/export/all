--- v0 (2026-03-18)
+++ v1 (2026-05-18)
@@ -414,157 +414,182 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:G4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Agent</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Calls</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Overall %</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Opening &amp; Verification</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Communication &amp; Professionalism</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Resolution &amp; Knowledge</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Value Creation &amp; Closure</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>1</v>
       </c>
       <c r="C2" t="n">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D2" t="n">
-        <v>73.3</v>
+        <v>86.7</v>
       </c>
       <c r="E2" t="n">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="F2" t="n">
-        <v>42.5</v>
+        <v>45</v>
       </c>
       <c r="G2" t="n">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Trainee1</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
       <c r="C3" t="n">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="D3" t="n">
+        <v>86.7</v>
+      </c>
+      <c r="E3" t="n">
+        <v>76</v>
+      </c>
+      <c r="F3" t="n">
+        <v>35</v>
+      </c>
+      <c r="G3" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Tashu</t>
+        </is>
+      </c>
+      <c r="B4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C4" t="n">
+        <v>46</v>
+      </c>
+      <c r="D4" t="n">
+        <v>100</v>
+      </c>
+      <c r="E4" t="n">
         <v>60</v>
       </c>
-      <c r="E3" t="n">
-[...5 lines deleted...]
-      <c r="G3" t="n">
+      <c r="F4" t="n">
+        <v>25</v>
+      </c>
+      <c r="G4" t="n">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Agent</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Call</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>File</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -573,119 +598,149 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Opening &amp; Verification</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Communication &amp; Professionalism</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Resolution &amp; Knowledge</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Value Creation &amp; Closure</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>1</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E2" t="n">
-        <v>73.3</v>
+        <v>86.7</v>
       </c>
       <c r="F2" t="n">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="G2" t="n">
-        <v>42.5</v>
+        <v>45</v>
       </c>
       <c r="H2" t="n">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="E3" t="n">
+        <v>100</v>
+      </c>
+      <c r="F3" t="n">
         <v>60</v>
       </c>
-      <c r="F3" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="n">
-        <v>32.5</v>
+        <v>25</v>
       </c>
       <c r="H3" t="n">
         <v>30</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>51</v>
+      </c>
+      <c r="E4" t="n">
+        <v>86.7</v>
+      </c>
+      <c r="F4" t="n">
+        <v>76</v>
+      </c>
+      <c r="G4" t="n">
+        <v>35</v>
+      </c>
+      <c r="H4" t="n">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Agent</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Call</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>File</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -699,1353 +754,2009 @@
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Score</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Max</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Selected Option</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>1</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Opening &amp; Verification</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>1.1 Greeting &amp; Branding</t>
         </is>
       </c>
       <c r="F2" t="n">
         <v>3</v>
       </c>
       <c r="G2" t="n">
         <v>5</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Greeting present but incomplete — missing brand name OR agent name OR offer to help</t>
+          <t>Greeting present but incomplete -- missing brand name OR agent name OR offer to help</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Greeting included offer to help and agent name, but brand name was mispronounced as "eSmartrip" (not clearly EaseMyTrip).</t>
+          <t>Agent said: 'welcome to this my trip. My name is Jessica, how may I help you?' Brand name not clearly stated as EaseMyTrip.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Opening &amp; Verification</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>1.2 Customer Verification</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>5</v>
       </c>
       <c r="G3" t="n">
         <v>5</v>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Verified booking ID/PNR AND customer identity (name, email, or phone)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Collected EMT ID and verified via registered email + phone number.</t>
+          <t>Collected booking ID plus contact number and email for verification.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>1</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Opening &amp; Verification</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>1.3 Need Identification</t>
         </is>
       </c>
       <c r="F4" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G4" t="n">
         <v>5</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Identified need but required multiple attempts or customer had to repeat/correct</t>
+          <t>Correctly identified customer's exact need on first attempt</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>Agent confused sectors ("Mumbai to Dubai?") and needed clarification that return (Dubai→Mumbai) was cancelled and customer wanted refund amount.</t>
+          <t>Understood customer wanted confirmation of booking status.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Communication &amp; Professionalism</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>2.1 Language Fluency &amp; Clarity</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>5</v>
       </c>
       <c r="G5" t="n">
         <v>7</v>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Generally clear but multiple noticeable grammar errors — still understandable</t>
+          <t>Generally clear but multiple noticeable grammar errors -- still understandable</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Frequent awkward phrasing (e.g., "it is your patient") but meaning mostly understandable.</t>
+          <t>Frequent awkward phrasing/repetition (e.g., 'from our end', 'we have already did it').</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Communication &amp; Professionalism</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>2.2 Empathy &amp; Personalization</t>
         </is>
       </c>
       <c r="F6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G6" t="n">
         <v>7</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Minimal empathy — addressed the problem but mostly transactional, no emotional acknowledgment</t>
+          <t>Some empathy -- polite but partially scripted</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>No apology/acknowledgment of inconvenience; mostly procedural.</t>
+          <t>Repeated apologies but limited ownership/acknowledgement of impact; minimal personalization beyond 'sir'.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Communication &amp; Professionalism</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>2.3 Professional Conduct</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>3</v>
       </c>
       <c r="G7" t="n">
         <v>5</v>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Generally professional but notable issues — extended dead air or slightly dismissive moments</t>
+          <t>Generally professional but notable issues -- extended dead air or slightly dismissive</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>Repeated "Am I audible sir?" and pauses; still remained polite.</t>
+          <t>Agent kept repeating refund script; did not de-escalate effectively; did not escalate when requested.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Communication &amp; Professionalism</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>2.4 Hold &amp; Transfer Etiquette</t>
         </is>
       </c>
       <c r="F8" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G8" t="n">
         <v>6</v>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Multiple holds with only partial acknowledgment — repeated 'Am I audible?' pattern without proper hold protocol</t>
+          <t>Informed before AND after hold, or no hold was needed</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>Used "Two minutes" and repeated "Am I audible?"; inconsistent hold closure/updates.</t>
+          <t>Asked permission for 2-minute hold and returned: 'Thank you for being on board. Hello.'</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Resolution &amp; Knowledge</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>3.1 Product &amp; Policy Knowledge</t>
         </is>
       </c>
       <c r="F9" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G9" t="n">
         <v>10</v>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>Gave contradictory or confusing policy information — e.g., said 'full refund' then mentioned deductions</t>
+          <t>Adequate knowledge -- basics correct but couldn't handle follow-ups confidently</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>Repeatedly said "full refund" while also stating EMT service/convenience fees will be deducted and can be waived later.</t>
+          <t>Gave standard refund timeline and operator rejection reason, but couldn't explain notification failure/status mismatch or escalation path.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Resolution &amp; Knowledge</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>3.2 Fee &amp; Refund Transparency</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G10" t="n">
         <v>10</v>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Fees explained but confusingly — customer needed multiple clarifications or amounts were mixed up</t>
+          <t>Fees explained but customer needed one clarification</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Customer asked refund amount multiple times; agent mixed which amount belonged to which sector and did not provide net refund after deductions.</t>
+          <t>Refund timeline explained (5–7 days) but no clear refund amount confirmation; promo value clarified after customer asked.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Resolution &amp; Knowledge</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>3.3 Booking/Issue Handling Accuracy</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>4</v>
       </c>
       <c r="G11" t="n">
         <v>10</v>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Mix-up in details (wrong flight, wrong amount for wrong sector) requiring customer correction</t>
+          <t>Mix-up in details requiring customer correction</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>Agent initially confused Mumbai→Dubai vs Dubai→Mumbai and had to correct which amount mapped to which sector.</t>
+          <t>Status mismatch remained unresolved (agent says rejected while customer sees confirmed); no concrete reconciliation provided.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Resolution &amp; Knowledge</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>3.4 Resolution &amp; First Call Resolution</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G12" t="n">
         <v>5</v>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Issue resolved but agent created a callback need (e.g., 'call back to get fees waived')</t>
+          <t>Issue not resolved -- customer left without a solution</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Refund process/timeline shared, but agent instructed customer to call back to waive fees instead of handling/escalating now.</t>
+          <t>Customer needed travel solution/escalation; agent could not rebook or provide meaningful alternative; call ended without closure.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Resolution &amp; Knowledge</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>3.5 Compliance &amp; Disclosures</t>
         </is>
       </c>
       <c r="F13" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G13" t="n">
         <v>5</v>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Most disclosures made but missed one (e.g., didn't mention processing timeline or specific fee component)</t>
+          <t>Minimal disclosures -- only addressed what customer asked</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Mentioned deductions and timeline, but did not clearly disclose net refund payable per booking and conditions/process for waiver.</t>
+          <t>No proactive case/ticket ID, escalation process, refund reference, or written confirmation steps shared.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Value Creation &amp; Closure</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>4.1 Alternative Solutions Offered</t>
         </is>
       </c>
       <c r="F14" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G14" t="n">
         <v>6</v>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Missed clear opportunity to offer alternatives — e.g., processed cancellation without suggesting rebooking/date change</t>
+          <t>Mentioned alternatives vaguely but didn't follow through</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>No alternatives like rebooking/date change/credit shell were offered despite airline cancellation context.</t>
+          <t>Suggested customer do alternate booking and offered promo code, but no practical help given due to blocked funds/price difference.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Value Creation &amp; Closure</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>4.2 Proactive Assistance</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>2</v>
       </c>
       <c r="G15" t="n">
         <v>6</v>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Minimal proactive effort — addressed only the stated issue, no extras offered</t>
+          <t>Minimal proactive effort -- addressed only stated issue</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Only answered refund/cancellation; no proactive confirmation email, case/reference number, or escalation for fee waiver.</t>
+          <t>Did not escalate to supervisor, did not offer to raise urgent complaint, nor provide immediate written confirmation/priority support.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>1</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Value Creation &amp; Closure</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>4.3 Closure &amp; Confirmation</t>
         </is>
       </c>
       <c r="F16" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G16" t="n">
         <v>5</v>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Partial closure — said goodbye and thanked but missed summary of actions or 'anything else?'</t>
+          <t>No closure -- abrupt end</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Closed politely but no recap of amounts, deductions, net refund, and next steps.</t>
+          <t>No summary, no next steps confirmation, no sign-off; ends with customer asking where to send screenshot.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Simran</t>
+          <t>Jessicasingh</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>1</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Simran.mp3</t>
+          <t>jessicasingh.mp3</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Value Creation &amp; Closure</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>4.4 Customer Sentiment Uplift</t>
         </is>
       </c>
       <c r="F17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>3</v>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Neutral — customer's mood unchanged from start to end</t>
+          <t>Negative -- customer ended frustrated or confused</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>Customer got basic answers but had to ask repeatedly for amounts and deductions.</t>
+          <t>Customer threatened legal action/social media and remained angry.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>1</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Opening &amp; Verification</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>1.1 Greeting &amp; Branding</t>
         </is>
       </c>
       <c r="F18" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G18" t="n">
         <v>5</v>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Greeting present but incomplete — missing brand name OR agent name OR offer to help</t>
+          <t>Full branded greeting -- 'Welcome to EaseMyTrip, my name is [Name], how may I help you?'</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Agent gave name and attempted brand but mispronounced/unclear ('East Murthy') and did not offer help.</t>
+          <t>Agent opened with 'Welcome to EaseMyTrip. My name is Tashu.'</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>1</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Opening &amp; Verification</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>1.2 Customer Verification</t>
         </is>
       </c>
       <c r="F19" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G19" t="n">
         <v>5</v>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Verified one element only — either booking ID or customer identity, not both</t>
+          <t>Verified booking ID/PNR AND customer identity (name, email, or phone)</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Booking ID was discussed, but no explicit verification of customer name/email/phone.</t>
+          <t>Captured booking ID plus email and contact number.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>1</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Opening &amp; Verification</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>1.3 Need Identification</t>
         </is>
       </c>
       <c r="F20" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G20" t="n">
         <v>5</v>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Identified need but required multiple attempts or customer had to repeat/correct</t>
+          <t>Correctly identified customer's exact need on first attempt</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Repeated booking ID with inconsistency (161275276 vs 161275676) and customer had to confirm multiple times; need (refund pending) became clear after back-and-forth.</t>
+          <t>Understood it was a failed booking with deducted amount and pending refund.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>1</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Communication &amp; Professionalism</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>2.1 Language Fluency &amp; Clarity</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G21" t="n">
         <v>7</v>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Generally clear but multiple noticeable grammar errors — still understandable</t>
+          <t>Frequent grammar/pronunciation errors noticeably impacting professionalism</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Frequent awkward phrasing ('I'm audible to you', 'provide me the confirmation', 'allowance sometime') but meaning mostly understandable.</t>
+          <t>Multiple unclear/incorrect phrases; customer said voice was breaking and they couldn't understand.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>1</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Communication &amp; Professionalism</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>2.2 Empathy &amp; Personalization</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>2</v>
       </c>
       <c r="G22" t="n">
         <v>7</v>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Minimal empathy — addressed the problem but mostly transactional, no emotional acknowledgment</t>
+          <t>Minimal empathy -- mostly transactional, no emotional acknowledgment</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Customer was highly frustrated; agent did not acknowledge frustration/apologize meaningfully.</t>
+          <t>No clear apology/acknowledgement for 1.5-month delay; mostly procedural responses.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>1</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Communication &amp; Professionalism</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>2.3 Professional Conduct</t>
         </is>
       </c>
       <c r="F23" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G23" t="n">
         <v>5</v>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Generally professional but notable issues — extended dead air or slightly dismissive moments</t>
+          <t>Mostly professional -- minor lapses such as slightly casual tone or brief dead air</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Agent stayed calm but there was a long unmanaged silence while checking the second PNR and limited de-escalation.</t>
+          <t>Polite overall, but repeated 'I am audible?' and unclear explanations reduced professionalism.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>1</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Communication &amp; Professionalism</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>2.4 Hold &amp; Transfer Etiquette</t>
         </is>
       </c>
       <c r="F24" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G24" t="n">
         <v>6</v>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>No hold acknowledgment — left customer waiting without explanation</t>
+          <t>Informed before AND after hold, or no hold was needed</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>During the check after 'Let me check' there was prolonged 'Okay' / silence without proper hold protocol or thanks for waiting.</t>
+          <t>Asked permission to hold and returned with an update both times.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>1</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Resolution &amp; Knowledge</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>3.1 Product &amp; Policy Knowledge</t>
         </is>
       </c>
       <c r="F25" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G25" t="n">
         <v>10</v>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Adequate knowledge — covered basics correctly but couldn't answer follow-up questions confidently</t>
+          <t>Contradictory or confusing policy information</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Explained RA concept and that refund not reflecting; did not clearly address DGCA timeline responsibility or provide a concrete process/timeline.</t>
+          <t>Confusing explanation about 'credit card not on BharatPe network' and inconsistent statements like 'processed your refund' but also 'need to wait'.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>1</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Resolution &amp; Knowledge</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>3.2 Fee &amp; Refund Transparency</t>
         </is>
       </c>
       <c r="F26" t="n">
         <v>0</v>
       </c>
       <c r="G26" t="n">
         <v>10</v>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Failed to disclose fees or refused to provide refund amount when asked</t>
+          <t>Failed to disclose fees or refused to provide refund amount</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>No refund amount, deductions, or expected credit timeline provided at all.</t>
+          <t>No refund amount, transaction reference, or clear status provided despite long delay.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>1</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Resolution &amp; Knowledge</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>3.3 Booking/Issue Handling Accuracy</t>
         </is>
       </c>
       <c r="F27" t="n">
         <v>4</v>
       </c>
       <c r="G27" t="n">
         <v>10</v>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Mix-up in details (wrong flight, wrong amount for wrong sector) requiring customer correction</t>
+          <t>Mix-up in details requiring customer correction</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Booking ID was stated inconsistently (161275276 then 161275676). Second PNR was taken but not clearly read back/confirmed.</t>
+          <t>Booking ID digit confusion at the end (customer said 'Nine seven two' but agent repeated '970').</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B28" t="n">
         <v>1</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Resolution &amp; Knowledge</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>3.4 Resolution &amp; First Call Resolution</t>
         </is>
       </c>
       <c r="F28" t="n">
         <v>2</v>
       </c>
       <c r="G28" t="n">
         <v>5</v>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Partially resolved — some steps completed but customer needs to follow up</t>
+          <t>Partially resolved -- customer needs to follow up</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Only promised an email; refund not resolved and customer still needs to wait/follow up.</t>
+          <t>Only escalation/assurance; customer must wait and likely follow up if no update.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>1</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Resolution &amp; Knowledge</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>3.5 Compliance &amp; Disclosures</t>
         </is>
       </c>
       <c r="F29" t="n">
         <v>1</v>
       </c>
       <c r="G29" t="n">
         <v>5</v>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Minimal disclosures — only addressed what customer specifically asked about</t>
+          <t>Minimal disclosures -- only addressed what customer asked</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>No proactive disclosure of timelines, escalation path, or written RA number on call; mostly reactive.</t>
+          <t>No clear case/reference number, no defined SLA beyond generic 24–48 hours, no explanation of refund mode/trace.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>1</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Value Creation &amp; Closure</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>4.1 Alternative Solutions Offered</t>
         </is>
       </c>
       <c r="F30" t="n">
         <v>0</v>
       </c>
       <c r="G30" t="n">
         <v>6</v>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Missed clear opportunity to offer alternatives — e.g., processed cancellation without suggesting rebooking/date change</t>
+          <t>Missed clear opportunity to offer alternatives</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>No alternatives (credit shell/rebook) discussed; call focused on refund delay.</t>
+          <t>Customer offered bank details for manual refund; agent did not explore/offer any alternative path.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B31" t="n">
         <v>1</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Value Creation &amp; Closure</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>4.2 Proactive Assistance</t>
         </is>
       </c>
       <c r="F31" t="n">
         <v>2</v>
       </c>
       <c r="G31" t="n">
         <v>6</v>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Minimal proactive effort — addressed only the stated issue, no extras offered</t>
+          <t>Minimal proactive effort -- addressed only stated issue</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Only promised an email; no proactive escalation, no firm timeline, no confirmation sent during call.</t>
+          <t>Only said concern raised and wait; no proactive tracking details, escalation level, or written confirmation.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B32" t="n">
         <v>1</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Value Creation &amp; Closure</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>4.3 Closure &amp; Confirmation</t>
         </is>
       </c>
       <c r="F32" t="n">
         <v>3</v>
       </c>
       <c r="G32" t="n">
         <v>5</v>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Partial closure — said goodbye and thanked but missed summary of actions or 'anything else?'</t>
+          <t>Partial closure -- said goodbye but missed summary or 'anything else?'</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Agent asked 'Is anything else as of now?' but did not summarize actions/timelines; no branded sign-off.</t>
+          <t>Asked 'Anything else for you?' but did not summarize actions/next steps clearly; generic goodbye.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Sujata</t>
+          <t>Tashu</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>1</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>sujata.mp3</t>
+          <t>tashu.mp3</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Value Creation &amp; Closure</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>4.4 Customer Sentiment Uplift</t>
         </is>
       </c>
       <c r="F33" t="n">
         <v>1</v>
       </c>
       <c r="G33" t="n">
         <v>3</v>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Neutral — customer's mood unchanged from start to end</t>
+          <t>Neutral -- mood unchanged</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Customer remained dissatisfied about refund; ended with a basic thanks/bye but no clear relief.</t>
+          <t>Customer still concerned about lack of email replies; no clear reassurance with specifics.</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B34" t="n">
+        <v>1</v>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Opening &amp; Verification</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>1.1 Greeting &amp; Branding</t>
+        </is>
+      </c>
+      <c r="F34" t="n">
+        <v>5</v>
+      </c>
+      <c r="G34" t="n">
+        <v>5</v>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Full branded greeting -- 'Welcome to EaseMyTrip, my name is [Name], how may I help you?'</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>Opened with 'Welcome to EaseMyTrip. My name is Nithi. How may I help you?'</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B35" t="n">
+        <v>1</v>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Opening &amp; Verification</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>1.2 Customer Verification</t>
+        </is>
+      </c>
+      <c r="F35" t="n">
+        <v>5</v>
+      </c>
+      <c r="G35" t="n">
+        <v>5</v>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Verified booking ID/PNR AND customer identity (name, email, or phone)</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>Captured and confirmed booking ID and asked for mobile number.</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B36" t="n">
+        <v>1</v>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Opening &amp; Verification</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>1.3 Need Identification</t>
+        </is>
+      </c>
+      <c r="F36" t="n">
+        <v>3</v>
+      </c>
+      <c r="G36" t="n">
+        <v>5</v>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Identified need but required multiple attempts or customer had to repeat</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>Customer had to restate concern; agent asked again 'What is your concern?' after complaint context.</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B37" t="n">
+        <v>1</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Communication &amp; Professionalism</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>2.1 Language Fluency &amp; Clarity</t>
+        </is>
+      </c>
+      <c r="F37" t="n">
+        <v>5</v>
+      </c>
+      <c r="G37" t="n">
+        <v>7</v>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Generally clear but multiple noticeable grammar errors -- still understandable</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>Understandable but several awkward/incorrect phrases and repetitions.</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B38" t="n">
+        <v>1</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Communication &amp; Professionalism</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>2.2 Empathy &amp; Personalization</t>
+        </is>
+      </c>
+      <c r="F38" t="n">
+        <v>4</v>
+      </c>
+      <c r="G38" t="n">
+        <v>7</v>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Some empathy -- polite but partially scripted</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>Polite and thanked for holding, but limited acknowledgment of frustration about 'hotel not there'.</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B39" t="n">
+        <v>1</v>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Communication &amp; Professionalism</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>2.3 Professional Conduct</t>
+        </is>
+      </c>
+      <c r="F39" t="n">
+        <v>4</v>
+      </c>
+      <c r="G39" t="n">
+        <v>5</v>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Mostly professional -- minor lapses such as slightly casual tone or brief dead air</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>Professional overall; some confusion (two different agent names heard) and repetitive callback statements.</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B40" t="n">
+        <v>1</v>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Communication &amp; Professionalism</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>2.4 Hold &amp; Transfer Etiquette</t>
+        </is>
+      </c>
+      <c r="F40" t="n">
+        <v>6</v>
+      </c>
+      <c r="G40" t="n">
+        <v>6</v>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Informed before AND after hold, or no hold was needed</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>Asked permission for 1–2 minute hold and returned thanking customer.</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B41" t="n">
+        <v>1</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Resolution &amp; Knowledge</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>3.1 Product &amp; Policy Knowledge</t>
+        </is>
+      </c>
+      <c r="F41" t="n">
+        <v>6</v>
+      </c>
+      <c r="G41" t="n">
+        <v>10</v>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Adequate knowledge -- basics correct but couldn't handle follow-ups confidently</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>Could not explain complaint/refund workflow; defaulted to 'hotel team will guide' without policy/timeline details.</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B42" t="n">
+        <v>1</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Resolution &amp; Knowledge</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>3.2 Fee &amp; Refund Transparency</t>
+        </is>
+      </c>
+      <c r="F42" t="n">
+        <v>0</v>
+      </c>
+      <c r="G42" t="n">
+        <v>10</v>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Failed to disclose fees or refused to provide refund amount</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>No refund amount, deductions, or timeline shared; only said refund status not showing.</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B43" t="n">
+        <v>1</v>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Resolution &amp; Knowledge</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>3.3 Booking/Issue Handling Accuracy</t>
+        </is>
+      </c>
+      <c r="F43" t="n">
+        <v>4</v>
+      </c>
+      <c r="G43" t="n">
+        <v>10</v>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Mix-up in details requiring customer correction</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>Initial booking ID capture was wrong and customer corrected it ('this went wrong, wrong, another').</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B44" t="n">
+        <v>1</v>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Resolution &amp; Knowledge</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>3.4 Resolution &amp; First Call Resolution</t>
+        </is>
+      </c>
+      <c r="F44" t="n">
+        <v>3</v>
+      </c>
+      <c r="G44" t="n">
+        <v>5</v>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Resolved but agent created a callback need</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>No resolution; callback arranged with senior/hotel team.</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B45" t="n">
+        <v>1</v>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Resolution &amp; Knowledge</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>3.5 Compliance &amp; Disclosures</t>
+        </is>
+      </c>
+      <c r="F45" t="n">
+        <v>1</v>
+      </c>
+      <c r="G45" t="n">
+        <v>5</v>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Minimal disclosures -- only addressed what customer asked</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>No proactive disclosures on refund timelines, complaint reference, or next-step documentation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B46" t="n">
+        <v>1</v>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Value Creation &amp; Closure</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>4.1 Alternative Solutions Offered</t>
+        </is>
+      </c>
+      <c r="F46" t="n">
+        <v>0</v>
+      </c>
+      <c r="G46" t="n">
+        <v>6</v>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Missed clear opportunity to offer alternatives</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>No alternatives like rebooking/alternate hotel/credit offered despite 'hotel not there' claim.</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B47" t="n">
+        <v>1</v>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Value Creation &amp; Closure</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>4.2 Proactive Assistance</t>
+        </is>
+      </c>
+      <c r="F47" t="n">
+        <v>2</v>
+      </c>
+      <c r="G47" t="n">
+        <v>6</v>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Minimal proactive effort -- addressed only stated issue</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>Only arranged callback; did not provide interim guidance or gather full details to expedite.</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B48" t="n">
+        <v>1</v>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Value Creation &amp; Closure</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>4.3 Closure &amp; Confirmation</t>
+        </is>
+      </c>
+      <c r="F48" t="n">
+        <v>3</v>
+      </c>
+      <c r="G48" t="n">
+        <v>5</v>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Partial closure -- said goodbye but missed summary or 'anything else?'</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>Asked 'Apart from this, can I help you with anything else?' but did not summarize case details/next steps clearly beyond callback.</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>Trainee1</t>
+        </is>
+      </c>
+      <c r="B49" t="n">
+        <v>1</v>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>trainee1.mp3</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Value Creation &amp; Closure</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>4.4 Customer Sentiment Uplift</t>
+        </is>
+      </c>
+      <c r="F49" t="n">
+        <v>0</v>
+      </c>
+      <c r="G49" t="n">
+        <v>3</v>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Negative -- customer ended frustrated or confused</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>Customer warned they would complain if not informed of action.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>